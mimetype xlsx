--- v7 (2026-09-14)
+++ v8 (2026-10-28)
@@ -56,51 +56,51 @@
   <si>
     <t>Data Abertura</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>DISPENSA nº 008/2026</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
     <t>DISPENSA</t>
   </si>
   <si>
     <t>Menor Preço</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimen...</t>
   </si>
   <si>
-    <t>09/09/2026</t>
+    <t>15/10/2026</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>61.356,00</t>
   </si>
   <si>
     <t>DISPENSA nº 007/2026</t>
   </si>
   <si>
     <t>007/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação...</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Homologada</t>
   </si>
   <si>
     <t>50.800,00</t>
   </si>